--- v0 (2025-11-05)
+++ v1 (2026-09-13)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://seattlegov-my.sharepoint.com/personal/kaitlyn_scott_seattle_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\fmo_financial_monitoring\Website\Permits\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{46746BD4-DF25-483A-A31E-F7F71C46828F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{385E0B5C-B9D1-439C-B62C-BCB370B7C2D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30090" yWindow="1485" windowWidth="26010" windowHeight="14070" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HMIS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">HMIS!$A$12:$L$12</definedName>
     <definedName name="ContSize">#REF!</definedName>
     <definedName name="PhysicalState">HMIS!#REF!</definedName>
     <definedName name="PhyState">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">HMIS!$A$1:$L$103</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -151,103 +151,103 @@
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>220 3rd Avenue South, 2nd Floor 
 Seattle, WA  98104 
 (206) 386-1450</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>http://www.seattle.gov/fire/FMO/permits/documentation/HMISUserGuide.pdf.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="20"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">HAZARDOUS MATERIAL INVENTORY STATEMENT (HMIS)   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                                </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>For Use with SFD 4501-4505, 7904, 801 &amp; 8002 Permits</t>
     </r>
   </si>
   <si>
     <t>Quantities in Imperial Units</t>
   </si>
   <si>
     <t>URL For SDS</t>
   </si>
   <si>
     <t xml:space="preserve">   (2) Materials must be reported separately for each control area. For assistance, visit the User's HMIS Guidelines: </t>
   </si>
   <si>
     <t>Name of firm/ permit holder:</t>
   </si>
   <si>
     <t>Hazard Class *</t>
+  </si>
+  <si>
+    <t>https://www.seattle.gov/documents/Departments/Fire/Business/HMISUserGuide.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Geneva"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -637,135 +637,135 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...77 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1091,1892 +1091,1892 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:permits@seattle.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seattle.gov/fire/FMO/permits/documentation/HMISUserGuide.pdf." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:permits@seattle.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seattle.gov/documents/Departments/Fire/Business/HMISUserGuide.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M103"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="10" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="10" customWidth="1"/>
     <col min="4" max="4" width="14" style="10" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="10"/>
     <col min="6" max="6" width="37.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="30.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="32.42578125" style="10" customWidth="1"/>
     <col min="9" max="9" width="24.140625" style="10" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="10" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="101.25" customHeight="1">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
-      <c r="D1" s="47" t="s">
+      <c r="D1" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="E1" s="47"/>
-      <c r="F1" s="47"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
       <c r="G1" s="1"/>
-      <c r="H1" s="46" t="s">
-[...5 lines deleted...]
-      <c r="L1" s="46"/>
+      <c r="H1" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="18.75" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
     </row>
     <row r="3" spans="1:12" s="36" customFormat="1" ht="18.75" customHeight="1">
       <c r="A3" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="35" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="34"/>
       <c r="J3" s="37"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
     </row>
     <row r="4" spans="1:12" s="36" customFormat="1" ht="18.75" customHeight="1">
       <c r="A4" s="33" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="H4" s="38" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
     </row>
     <row r="5" spans="1:12" s="23" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A5" s="44" t="s">
-[...6 lines deleted...]
-      <c r="F5" s="39"/>
+      <c r="A5" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
       <c r="G5" s="25"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
     </row>
     <row r="6" spans="1:12" s="23" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="52"/>
-[...3 lines deleted...]
-      <c r="F6" s="40"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
       <c r="G6" s="28" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="29"/>
       <c r="I6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="30"/>
       <c r="K6" s="28" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="31"/>
     </row>
     <row r="7" spans="1:12" s="23" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A7" s="51" t="s">
+      <c r="A7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="52"/>
-[...3 lines deleted...]
-      <c r="F7" s="40"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
       <c r="G7" s="25"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
     </row>
     <row r="8" spans="1:12" s="23" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="45"/>
-[...2 lines deleted...]
-      <c r="E8" s="39"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="64"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="64"/>
       <c r="F8" s="25"/>
       <c r="G8" s="32" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="31"/>
       <c r="I8" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="J8" s="48"/>
-[...1 lines deleted...]
-      <c r="L8" s="48"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
     </row>
     <row r="9" spans="1:12" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="26"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="8"/>
       <c r="B10" s="8">
         <v>1</v>
       </c>
-      <c r="C10" s="57">
+      <c r="C10" s="47">
         <v>2</v>
       </c>
-      <c r="D10" s="58"/>
-      <c r="E10" s="59"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="49"/>
       <c r="F10" s="8">
         <v>3</v>
       </c>
       <c r="G10" s="8">
         <v>4</v>
       </c>
-      <c r="H10" s="55">
+      <c r="H10" s="45">
         <v>5</v>
       </c>
-      <c r="I10" s="55"/>
-      <c r="J10" s="55"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
       <c r="K10" s="8">
         <v>6</v>
       </c>
       <c r="L10" s="9">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1">
-      <c r="A11" s="53" t="s">
+      <c r="A11" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="54" t="s">
+      <c r="B11" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="60"/>
-[...2 lines deleted...]
-      <c r="F11" s="49" t="s">
+      <c r="C11" s="50"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="G11" s="49" t="s">
-[...6 lines deleted...]
-      <c r="J11" s="56"/>
+      <c r="G11" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
       <c r="K11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L11" s="22"/>
     </row>
     <row r="12" spans="1:12" ht="30">
-      <c r="A12" s="53"/>
-[...7 lines deleted...]
-      <c r="G12" s="50"/>
+      <c r="A12" s="43"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="54"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
       <c r="H12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="J12" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="13">
         <v>1</v>
       </c>
       <c r="B13" s="14"/>
-      <c r="C13" s="41"/>
-[...1 lines deleted...]
-      <c r="E13" s="43"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="58"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="15"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="13">
         <v>2</v>
       </c>
       <c r="B14" s="14"/>
-      <c r="C14" s="41"/>
-[...1 lines deleted...]
-      <c r="E14" s="43"/>
+      <c r="C14" s="56"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="58"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="15"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="13">
         <v>3</v>
       </c>
       <c r="B15" s="14"/>
-      <c r="C15" s="41"/>
-[...1 lines deleted...]
-      <c r="E15" s="43"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="58"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="13">
         <v>4</v>
       </c>
       <c r="B16" s="14"/>
-      <c r="C16" s="41"/>
-[...1 lines deleted...]
-      <c r="E16" s="43"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="58"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="15"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="13">
         <v>5</v>
       </c>
       <c r="B17" s="14"/>
-      <c r="C17" s="41"/>
-[...1 lines deleted...]
-      <c r="E17" s="43"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="58"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="15"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="13">
         <v>6</v>
       </c>
       <c r="B18" s="14"/>
-      <c r="C18" s="41"/>
-[...1 lines deleted...]
-      <c r="E18" s="43"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="58"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="13">
         <v>7</v>
       </c>
       <c r="B19" s="14"/>
-      <c r="C19" s="41"/>
-[...1 lines deleted...]
-      <c r="E19" s="43"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="58"/>
       <c r="F19" s="14"/>
       <c r="G19" s="17"/>
       <c r="H19" s="14"/>
       <c r="I19" s="17"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="13">
         <v>8</v>
       </c>
       <c r="B20" s="14"/>
-      <c r="C20" s="41"/>
-[...1 lines deleted...]
-      <c r="E20" s="43"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="58"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="13">
         <v>9</v>
       </c>
       <c r="B21" s="14"/>
-      <c r="C21" s="41"/>
-[...1 lines deleted...]
-      <c r="E21" s="43"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="58"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="13">
         <v>10</v>
       </c>
       <c r="B22" s="14"/>
-      <c r="C22" s="41"/>
-[...1 lines deleted...]
-      <c r="E22" s="43"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="58"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="13">
         <v>11</v>
       </c>
       <c r="B23" s="14"/>
-      <c r="C23" s="41"/>
-[...1 lines deleted...]
-      <c r="E23" s="43"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="58"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
       <c r="L23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="13">
         <v>12</v>
       </c>
       <c r="B24" s="14"/>
-      <c r="C24" s="41"/>
-[...1 lines deleted...]
-      <c r="E24" s="43"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="58"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
       <c r="L24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="13">
         <v>13</v>
       </c>
       <c r="B25" s="14"/>
-      <c r="C25" s="41"/>
-[...1 lines deleted...]
-      <c r="E25" s="43"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="58"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="13">
         <v>14</v>
       </c>
       <c r="B26" s="14"/>
-      <c r="C26" s="41"/>
-[...1 lines deleted...]
-      <c r="E26" s="43"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="58"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="15"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="13">
         <v>15</v>
       </c>
       <c r="B27" s="14"/>
-      <c r="C27" s="41"/>
-[...1 lines deleted...]
-      <c r="E27" s="43"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="58"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="14"/>
       <c r="L27" s="15"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="13">
         <v>16</v>
       </c>
       <c r="B28" s="14"/>
-      <c r="C28" s="41"/>
-[...1 lines deleted...]
-      <c r="E28" s="43"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="58"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="15"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="13">
         <v>17</v>
       </c>
       <c r="B29" s="14"/>
-      <c r="C29" s="41"/>
-[...1 lines deleted...]
-      <c r="E29" s="43"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="58"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="15"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="13">
         <v>18</v>
       </c>
       <c r="B30" s="14"/>
-      <c r="C30" s="41"/>
-[...1 lines deleted...]
-      <c r="E30" s="43"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="58"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="15"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="13">
         <v>19</v>
       </c>
       <c r="B31" s="14"/>
-      <c r="C31" s="41"/>
-[...1 lines deleted...]
-      <c r="E31" s="43"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="58"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="15"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="13">
         <v>20</v>
       </c>
       <c r="B32" s="14"/>
-      <c r="C32" s="41"/>
-[...1 lines deleted...]
-      <c r="E32" s="43"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="58"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="15"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="13">
         <v>21</v>
       </c>
       <c r="B33" s="14"/>
-      <c r="C33" s="41"/>
-[...1 lines deleted...]
-      <c r="E33" s="43"/>
+      <c r="C33" s="56"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="58"/>
       <c r="F33" s="14"/>
       <c r="G33" s="14"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
       <c r="L33" s="15"/>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="13">
         <v>22</v>
       </c>
       <c r="B34" s="14"/>
-      <c r="C34" s="41"/>
-[...1 lines deleted...]
-      <c r="E34" s="43"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="58"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="15"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="13">
         <v>23</v>
       </c>
       <c r="B35" s="14"/>
-      <c r="C35" s="41"/>
-[...1 lines deleted...]
-      <c r="E35" s="43"/>
+      <c r="C35" s="56"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="58"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="15"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" s="13">
         <v>24</v>
       </c>
       <c r="B36" s="14"/>
-      <c r="C36" s="41"/>
-[...1 lines deleted...]
-      <c r="E36" s="43"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="58"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="15"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="13">
         <v>25</v>
       </c>
       <c r="B37" s="14"/>
-      <c r="C37" s="41"/>
-[...1 lines deleted...]
-      <c r="E37" s="43"/>
+      <c r="C37" s="56"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="58"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="15"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="13">
         <v>26</v>
       </c>
       <c r="B38" s="14"/>
-      <c r="C38" s="41"/>
-[...1 lines deleted...]
-      <c r="E38" s="43"/>
+      <c r="C38" s="56"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="58"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="15"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" s="13">
         <v>27</v>
       </c>
       <c r="B39" s="14"/>
-      <c r="C39" s="41"/>
-[...1 lines deleted...]
-      <c r="E39" s="43"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="58"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="14"/>
       <c r="L39" s="15"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" s="13">
         <v>28</v>
       </c>
       <c r="B40" s="14"/>
-      <c r="C40" s="41"/>
-[...1 lines deleted...]
-      <c r="E40" s="43"/>
+      <c r="C40" s="56"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="58"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="14"/>
       <c r="L40" s="15"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="13">
         <v>29</v>
       </c>
       <c r="B41" s="14"/>
-      <c r="C41" s="41"/>
-[...1 lines deleted...]
-      <c r="E41" s="43"/>
+      <c r="C41" s="56"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="58"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="I41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
       <c r="L41" s="15"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="13">
         <v>30</v>
       </c>
       <c r="B42" s="14"/>
-      <c r="C42" s="41"/>
-[...1 lines deleted...]
-      <c r="E42" s="43"/>
+      <c r="C42" s="56"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="58"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="15"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="13">
         <v>31</v>
       </c>
       <c r="B43" s="14"/>
-      <c r="C43" s="41"/>
-[...1 lines deleted...]
-      <c r="E43" s="43"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="58"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="15"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="13">
         <v>32</v>
       </c>
       <c r="B44" s="14"/>
-      <c r="C44" s="41"/>
-[...1 lines deleted...]
-      <c r="E44" s="43"/>
+      <c r="C44" s="56"/>
+      <c r="D44" s="57"/>
+      <c r="E44" s="58"/>
       <c r="F44" s="14"/>
       <c r="G44" s="14"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="15"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="13">
         <v>33</v>
       </c>
       <c r="B45" s="14"/>
-      <c r="C45" s="41"/>
-[...1 lines deleted...]
-      <c r="E45" s="43"/>
+      <c r="C45" s="56"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="58"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="15"/>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="13">
         <v>34</v>
       </c>
       <c r="B46" s="14"/>
-      <c r="C46" s="41"/>
-[...1 lines deleted...]
-      <c r="E46" s="43"/>
+      <c r="C46" s="56"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="58"/>
       <c r="F46" s="14"/>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="15"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" s="13">
         <v>35</v>
       </c>
       <c r="B47" s="14"/>
-      <c r="C47" s="41"/>
-[...1 lines deleted...]
-      <c r="E47" s="43"/>
+      <c r="C47" s="56"/>
+      <c r="D47" s="57"/>
+      <c r="E47" s="58"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="15"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" s="13">
         <v>36</v>
       </c>
       <c r="B48" s="14"/>
-      <c r="C48" s="41"/>
-[...1 lines deleted...]
-      <c r="E48" s="43"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="57"/>
+      <c r="E48" s="58"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="15"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" s="13">
         <v>37</v>
       </c>
       <c r="B49" s="14"/>
-      <c r="C49" s="41"/>
-[...1 lines deleted...]
-      <c r="E49" s="43"/>
+      <c r="C49" s="56"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="58"/>
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
       <c r="L49" s="15"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" s="13">
         <v>38</v>
       </c>
       <c r="B50" s="14"/>
-      <c r="C50" s="41"/>
-[...1 lines deleted...]
-      <c r="E50" s="43"/>
+      <c r="C50" s="56"/>
+      <c r="D50" s="57"/>
+      <c r="E50" s="58"/>
       <c r="F50" s="14"/>
       <c r="G50" s="14"/>
       <c r="H50" s="14"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="15"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="13">
         <v>39</v>
       </c>
       <c r="B51" s="14"/>
-      <c r="C51" s="41"/>
-[...1 lines deleted...]
-      <c r="E51" s="43"/>
+      <c r="C51" s="56"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="58"/>
       <c r="F51" s="14"/>
       <c r="G51" s="14"/>
       <c r="H51" s="14"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="15"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" s="13">
         <v>40</v>
       </c>
       <c r="B52" s="14"/>
-      <c r="C52" s="41"/>
-[...1 lines deleted...]
-      <c r="E52" s="43"/>
+      <c r="C52" s="56"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="58"/>
       <c r="F52" s="14"/>
       <c r="G52" s="14"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="14"/>
       <c r="L52" s="15"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="13">
         <v>41</v>
       </c>
       <c r="B53" s="14"/>
-      <c r="C53" s="41"/>
-[...1 lines deleted...]
-      <c r="E53" s="43"/>
+      <c r="C53" s="56"/>
+      <c r="D53" s="57"/>
+      <c r="E53" s="58"/>
       <c r="F53" s="14"/>
       <c r="G53" s="14"/>
       <c r="H53" s="14"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="15"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="13">
         <v>42</v>
       </c>
       <c r="B54" s="14"/>
-      <c r="C54" s="41"/>
-[...1 lines deleted...]
-      <c r="E54" s="43"/>
+      <c r="C54" s="56"/>
+      <c r="D54" s="57"/>
+      <c r="E54" s="58"/>
       <c r="F54" s="14"/>
       <c r="G54" s="14"/>
       <c r="H54" s="14"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="15"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="13">
         <v>43</v>
       </c>
       <c r="B55" s="14"/>
-      <c r="C55" s="41"/>
-[...1 lines deleted...]
-      <c r="E55" s="43"/>
+      <c r="C55" s="56"/>
+      <c r="D55" s="57"/>
+      <c r="E55" s="58"/>
       <c r="F55" s="14"/>
       <c r="G55" s="14"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="15"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="13">
         <v>44</v>
       </c>
       <c r="B56" s="14"/>
-      <c r="C56" s="41"/>
-[...1 lines deleted...]
-      <c r="E56" s="43"/>
+      <c r="C56" s="56"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="58"/>
       <c r="F56" s="14"/>
       <c r="G56" s="14"/>
       <c r="H56" s="14"/>
       <c r="I56" s="14"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="15"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="13">
         <v>45</v>
       </c>
       <c r="B57" s="14"/>
-      <c r="C57" s="41"/>
-[...1 lines deleted...]
-      <c r="E57" s="43"/>
+      <c r="C57" s="56"/>
+      <c r="D57" s="57"/>
+      <c r="E57" s="58"/>
       <c r="F57" s="14"/>
       <c r="G57" s="14"/>
       <c r="H57" s="14"/>
       <c r="I57" s="14"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="15"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="13">
         <v>46</v>
       </c>
       <c r="B58" s="14"/>
-      <c r="C58" s="41"/>
-[...1 lines deleted...]
-      <c r="E58" s="43"/>
+      <c r="C58" s="56"/>
+      <c r="D58" s="57"/>
+      <c r="E58" s="58"/>
       <c r="F58" s="14"/>
       <c r="G58" s="14"/>
       <c r="H58" s="14"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="15"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="13">
         <v>47</v>
       </c>
       <c r="B59" s="14"/>
-      <c r="C59" s="41"/>
-[...1 lines deleted...]
-      <c r="E59" s="43"/>
+      <c r="C59" s="56"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="58"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="15"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="13">
         <v>48</v>
       </c>
       <c r="B60" s="14"/>
-      <c r="C60" s="41"/>
-[...1 lines deleted...]
-      <c r="E60" s="43"/>
+      <c r="C60" s="56"/>
+      <c r="D60" s="57"/>
+      <c r="E60" s="58"/>
       <c r="F60" s="14"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="15"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="13">
         <v>49</v>
       </c>
       <c r="B61" s="14"/>
-      <c r="C61" s="41"/>
-[...1 lines deleted...]
-      <c r="E61" s="43"/>
+      <c r="C61" s="56"/>
+      <c r="D61" s="57"/>
+      <c r="E61" s="58"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="15"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="13">
         <v>50</v>
       </c>
       <c r="B62" s="14"/>
-      <c r="C62" s="41"/>
-[...1 lines deleted...]
-      <c r="E62" s="43"/>
+      <c r="C62" s="56"/>
+      <c r="D62" s="57"/>
+      <c r="E62" s="58"/>
       <c r="F62" s="14"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="15"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="13">
         <v>51</v>
       </c>
       <c r="B63" s="14"/>
-      <c r="C63" s="41"/>
-[...1 lines deleted...]
-      <c r="E63" s="43"/>
+      <c r="C63" s="56"/>
+      <c r="D63" s="57"/>
+      <c r="E63" s="58"/>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="15"/>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="13">
         <v>52</v>
       </c>
       <c r="B64" s="14"/>
-      <c r="C64" s="41"/>
-[...1 lines deleted...]
-      <c r="E64" s="43"/>
+      <c r="C64" s="56"/>
+      <c r="D64" s="57"/>
+      <c r="E64" s="58"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="15"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" s="13">
         <v>53</v>
       </c>
       <c r="B65" s="14"/>
-      <c r="C65" s="41"/>
-[...1 lines deleted...]
-      <c r="E65" s="43"/>
+      <c r="C65" s="56"/>
+      <c r="D65" s="57"/>
+      <c r="E65" s="58"/>
       <c r="F65" s="14"/>
       <c r="G65" s="14"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="15"/>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" s="13">
         <v>54</v>
       </c>
       <c r="B66" s="14"/>
-      <c r="C66" s="41"/>
-[...1 lines deleted...]
-      <c r="E66" s="43"/>
+      <c r="C66" s="56"/>
+      <c r="D66" s="57"/>
+      <c r="E66" s="58"/>
       <c r="F66" s="14"/>
       <c r="G66" s="14"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="15"/>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" s="13">
         <v>55</v>
       </c>
       <c r="B67" s="14"/>
-      <c r="C67" s="41"/>
-[...1 lines deleted...]
-      <c r="E67" s="43"/>
+      <c r="C67" s="56"/>
+      <c r="D67" s="57"/>
+      <c r="E67" s="58"/>
       <c r="F67" s="14"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="15"/>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" s="13">
         <v>56</v>
       </c>
       <c r="B68" s="14"/>
-      <c r="C68" s="41"/>
-[...1 lines deleted...]
-      <c r="E68" s="43"/>
+      <c r="C68" s="56"/>
+      <c r="D68" s="57"/>
+      <c r="E68" s="58"/>
       <c r="F68" s="14"/>
       <c r="G68" s="14"/>
       <c r="H68" s="14"/>
       <c r="I68" s="14"/>
       <c r="J68" s="14"/>
       <c r="K68" s="14"/>
       <c r="L68" s="15"/>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" s="13">
         <v>57</v>
       </c>
       <c r="B69" s="14"/>
-      <c r="C69" s="41"/>
-[...1 lines deleted...]
-      <c r="E69" s="43"/>
+      <c r="C69" s="56"/>
+      <c r="D69" s="57"/>
+      <c r="E69" s="58"/>
       <c r="F69" s="14"/>
       <c r="G69" s="14"/>
       <c r="H69" s="14"/>
       <c r="I69" s="14"/>
       <c r="J69" s="14"/>
       <c r="K69" s="14"/>
       <c r="L69" s="15"/>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" s="13">
         <v>58</v>
       </c>
       <c r="B70" s="14"/>
-      <c r="C70" s="41"/>
-[...1 lines deleted...]
-      <c r="E70" s="43"/>
+      <c r="C70" s="56"/>
+      <c r="D70" s="57"/>
+      <c r="E70" s="58"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="15"/>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" s="13">
         <v>59</v>
       </c>
       <c r="B71" s="14"/>
-      <c r="C71" s="41"/>
-[...1 lines deleted...]
-      <c r="E71" s="43"/>
+      <c r="C71" s="56"/>
+      <c r="D71" s="57"/>
+      <c r="E71" s="58"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="15"/>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" s="13">
         <v>60</v>
       </c>
       <c r="B72" s="14"/>
-      <c r="C72" s="41"/>
-[...1 lines deleted...]
-      <c r="E72" s="43"/>
+      <c r="C72" s="56"/>
+      <c r="D72" s="57"/>
+      <c r="E72" s="58"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="14"/>
       <c r="I72" s="14"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="15"/>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" s="13">
         <v>61</v>
       </c>
       <c r="B73" s="14"/>
-      <c r="C73" s="41"/>
-[...1 lines deleted...]
-      <c r="E73" s="43"/>
+      <c r="C73" s="56"/>
+      <c r="D73" s="57"/>
+      <c r="E73" s="58"/>
       <c r="F73" s="14"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="14"/>
       <c r="L73" s="15"/>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" s="13">
         <v>62</v>
       </c>
       <c r="B74" s="14"/>
-      <c r="C74" s="41"/>
-[...1 lines deleted...]
-      <c r="E74" s="43"/>
+      <c r="C74" s="56"/>
+      <c r="D74" s="57"/>
+      <c r="E74" s="58"/>
       <c r="F74" s="14"/>
       <c r="G74" s="14"/>
       <c r="H74" s="14"/>
       <c r="I74" s="14"/>
       <c r="J74" s="14"/>
       <c r="K74" s="14"/>
       <c r="L74" s="15"/>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" s="13">
         <v>63</v>
       </c>
       <c r="B75" s="14"/>
-      <c r="C75" s="41"/>
-[...1 lines deleted...]
-      <c r="E75" s="43"/>
+      <c r="C75" s="56"/>
+      <c r="D75" s="57"/>
+      <c r="E75" s="58"/>
       <c r="F75" s="14"/>
       <c r="G75" s="14"/>
       <c r="H75" s="14"/>
       <c r="I75" s="14"/>
       <c r="J75" s="14"/>
       <c r="K75" s="14"/>
       <c r="L75" s="15"/>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" s="13">
         <v>64</v>
       </c>
       <c r="B76" s="14"/>
-      <c r="C76" s="41"/>
-[...1 lines deleted...]
-      <c r="E76" s="43"/>
+      <c r="C76" s="56"/>
+      <c r="D76" s="57"/>
+      <c r="E76" s="58"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="14"/>
       <c r="I76" s="14"/>
       <c r="J76" s="14"/>
       <c r="K76" s="14"/>
       <c r="L76" s="15"/>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" s="13">
         <v>65</v>
       </c>
       <c r="B77" s="14"/>
-      <c r="C77" s="41"/>
-[...1 lines deleted...]
-      <c r="E77" s="43"/>
+      <c r="C77" s="56"/>
+      <c r="D77" s="57"/>
+      <c r="E77" s="58"/>
       <c r="F77" s="14"/>
       <c r="G77" s="14"/>
       <c r="H77" s="14"/>
       <c r="I77" s="14"/>
       <c r="J77" s="14"/>
       <c r="K77" s="14"/>
       <c r="L77" s="15"/>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" s="13">
         <v>66</v>
       </c>
       <c r="B78" s="14"/>
-      <c r="C78" s="41"/>
-[...1 lines deleted...]
-      <c r="E78" s="43"/>
+      <c r="C78" s="56"/>
+      <c r="D78" s="57"/>
+      <c r="E78" s="58"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="15"/>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" s="13">
         <v>67</v>
       </c>
       <c r="B79" s="14"/>
-      <c r="C79" s="41"/>
-[...1 lines deleted...]
-      <c r="E79" s="43"/>
+      <c r="C79" s="56"/>
+      <c r="D79" s="57"/>
+      <c r="E79" s="58"/>
       <c r="F79" s="14"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
       <c r="J79" s="14"/>
       <c r="K79" s="14"/>
       <c r="L79" s="15"/>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" s="13">
         <v>68</v>
       </c>
       <c r="B80" s="14"/>
-      <c r="C80" s="41"/>
-[...1 lines deleted...]
-      <c r="E80" s="43"/>
+      <c r="C80" s="56"/>
+      <c r="D80" s="57"/>
+      <c r="E80" s="58"/>
       <c r="F80" s="14"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="15"/>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" s="13">
         <v>69</v>
       </c>
       <c r="B81" s="14"/>
-      <c r="C81" s="41"/>
-[...1 lines deleted...]
-      <c r="E81" s="43"/>
+      <c r="C81" s="56"/>
+      <c r="D81" s="57"/>
+      <c r="E81" s="58"/>
       <c r="F81" s="14"/>
       <c r="G81" s="14"/>
       <c r="H81" s="14"/>
       <c r="I81" s="14"/>
       <c r="J81" s="14"/>
       <c r="K81" s="14"/>
       <c r="L81" s="15"/>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" s="13">
         <v>70</v>
       </c>
       <c r="B82" s="14"/>
-      <c r="C82" s="41"/>
-[...1 lines deleted...]
-      <c r="E82" s="43"/>
+      <c r="C82" s="56"/>
+      <c r="D82" s="57"/>
+      <c r="E82" s="58"/>
       <c r="F82" s="14"/>
       <c r="G82" s="14"/>
       <c r="H82" s="14"/>
       <c r="I82" s="14"/>
       <c r="J82" s="14"/>
       <c r="K82" s="14"/>
       <c r="L82" s="15"/>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" s="13">
         <v>71</v>
       </c>
       <c r="B83" s="14"/>
-      <c r="C83" s="41"/>
-[...1 lines deleted...]
-      <c r="E83" s="43"/>
+      <c r="C83" s="56"/>
+      <c r="D83" s="57"/>
+      <c r="E83" s="58"/>
       <c r="F83" s="14"/>
       <c r="G83" s="14"/>
       <c r="H83" s="14"/>
       <c r="I83" s="14"/>
       <c r="J83" s="14"/>
       <c r="K83" s="14"/>
       <c r="L83" s="15"/>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" s="13">
         <v>72</v>
       </c>
       <c r="B84" s="14"/>
-      <c r="C84" s="41"/>
-[...1 lines deleted...]
-      <c r="E84" s="43"/>
+      <c r="C84" s="56"/>
+      <c r="D84" s="57"/>
+      <c r="E84" s="58"/>
       <c r="F84" s="14"/>
       <c r="G84" s="14"/>
       <c r="H84" s="14"/>
       <c r="I84" s="14"/>
       <c r="J84" s="14"/>
       <c r="K84" s="14"/>
       <c r="L84" s="15"/>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" s="13">
         <v>73</v>
       </c>
       <c r="B85" s="14"/>
-      <c r="C85" s="41"/>
-[...1 lines deleted...]
-      <c r="E85" s="43"/>
+      <c r="C85" s="56"/>
+      <c r="D85" s="57"/>
+      <c r="E85" s="58"/>
       <c r="F85" s="14"/>
       <c r="G85" s="14"/>
       <c r="H85" s="14"/>
       <c r="I85" s="14"/>
       <c r="J85" s="14"/>
       <c r="K85" s="14"/>
       <c r="L85" s="15"/>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" s="13">
         <v>74</v>
       </c>
       <c r="B86" s="14"/>
-      <c r="C86" s="41"/>
-[...1 lines deleted...]
-      <c r="E86" s="43"/>
+      <c r="C86" s="56"/>
+      <c r="D86" s="57"/>
+      <c r="E86" s="58"/>
       <c r="F86" s="14"/>
       <c r="G86" s="14"/>
       <c r="H86" s="14"/>
       <c r="I86" s="14"/>
       <c r="J86" s="14"/>
       <c r="K86" s="14"/>
       <c r="L86" s="15"/>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" s="13">
         <v>75</v>
       </c>
       <c r="B87" s="14"/>
-      <c r="C87" s="41"/>
-[...1 lines deleted...]
-      <c r="E87" s="43"/>
+      <c r="C87" s="56"/>
+      <c r="D87" s="57"/>
+      <c r="E87" s="58"/>
       <c r="F87" s="14"/>
       <c r="G87" s="14"/>
       <c r="H87" s="14"/>
       <c r="I87" s="14"/>
       <c r="J87" s="14"/>
       <c r="K87" s="14"/>
       <c r="L87" s="15"/>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" s="13">
         <v>76</v>
       </c>
       <c r="B88" s="14"/>
-      <c r="C88" s="41"/>
-[...1 lines deleted...]
-      <c r="E88" s="43"/>
+      <c r="C88" s="56"/>
+      <c r="D88" s="57"/>
+      <c r="E88" s="58"/>
       <c r="F88" s="14"/>
       <c r="G88" s="14"/>
       <c r="H88" s="14"/>
       <c r="I88" s="14"/>
       <c r="J88" s="14"/>
       <c r="K88" s="14"/>
       <c r="L88" s="15"/>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" s="13">
         <v>77</v>
       </c>
       <c r="B89" s="14"/>
-      <c r="C89" s="41"/>
-[...1 lines deleted...]
-      <c r="E89" s="43"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="57"/>
+      <c r="E89" s="58"/>
       <c r="F89" s="14"/>
       <c r="G89" s="14"/>
       <c r="H89" s="14"/>
       <c r="I89" s="14"/>
       <c r="J89" s="14"/>
       <c r="K89" s="14"/>
       <c r="L89" s="15"/>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" s="13">
         <v>78</v>
       </c>
       <c r="B90" s="14"/>
-      <c r="C90" s="41"/>
-[...1 lines deleted...]
-      <c r="E90" s="43"/>
+      <c r="C90" s="56"/>
+      <c r="D90" s="57"/>
+      <c r="E90" s="58"/>
       <c r="F90" s="14"/>
       <c r="G90" s="14"/>
       <c r="H90" s="14"/>
       <c r="I90" s="14"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
       <c r="L90" s="15"/>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" s="13">
         <v>79</v>
       </c>
       <c r="B91" s="14"/>
-      <c r="C91" s="41"/>
-[...1 lines deleted...]
-      <c r="E91" s="43"/>
+      <c r="C91" s="56"/>
+      <c r="D91" s="57"/>
+      <c r="E91" s="58"/>
       <c r="F91" s="14"/>
       <c r="G91" s="14"/>
       <c r="H91" s="14"/>
       <c r="I91" s="14"/>
       <c r="J91" s="14"/>
       <c r="K91" s="14"/>
       <c r="L91" s="15"/>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" s="13">
         <v>80</v>
       </c>
       <c r="B92" s="14"/>
-      <c r="C92" s="41"/>
-[...1 lines deleted...]
-      <c r="E92" s="43"/>
+      <c r="C92" s="56"/>
+      <c r="D92" s="57"/>
+      <c r="E92" s="58"/>
       <c r="F92" s="14"/>
       <c r="G92" s="14"/>
       <c r="H92" s="14"/>
       <c r="I92" s="14"/>
       <c r="J92" s="14"/>
       <c r="K92" s="14"/>
       <c r="L92" s="15"/>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" s="13">
         <v>81</v>
       </c>
       <c r="B93" s="14"/>
-      <c r="C93" s="41"/>
-[...1 lines deleted...]
-      <c r="E93" s="43"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="57"/>
+      <c r="E93" s="58"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="15"/>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" s="13">
         <v>82</v>
       </c>
       <c r="B94" s="14"/>
-      <c r="C94" s="41"/>
-[...1 lines deleted...]
-      <c r="E94" s="43"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="57"/>
+      <c r="E94" s="58"/>
       <c r="F94" s="14"/>
       <c r="G94" s="14"/>
       <c r="H94" s="14"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="K94" s="14"/>
       <c r="L94" s="15"/>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" s="13">
         <v>83</v>
       </c>
       <c r="B95" s="14"/>
-      <c r="C95" s="41"/>
-[...1 lines deleted...]
-      <c r="E95" s="43"/>
+      <c r="C95" s="56"/>
+      <c r="D95" s="57"/>
+      <c r="E95" s="58"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="14"/>
       <c r="I95" s="14"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="15"/>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" s="13">
         <v>84</v>
       </c>
       <c r="B96" s="14"/>
-      <c r="C96" s="41"/>
-[...1 lines deleted...]
-      <c r="E96" s="43"/>
+      <c r="C96" s="56"/>
+      <c r="D96" s="57"/>
+      <c r="E96" s="58"/>
       <c r="F96" s="14"/>
       <c r="G96" s="14"/>
       <c r="H96" s="14"/>
       <c r="I96" s="14"/>
       <c r="J96" s="14"/>
       <c r="K96" s="14"/>
       <c r="L96" s="15"/>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" s="13">
         <v>85</v>
       </c>
       <c r="B97" s="14"/>
-      <c r="C97" s="41"/>
-[...1 lines deleted...]
-      <c r="E97" s="43"/>
+      <c r="C97" s="56"/>
+      <c r="D97" s="57"/>
+      <c r="E97" s="58"/>
       <c r="F97" s="14"/>
       <c r="G97" s="14"/>
       <c r="H97" s="14"/>
       <c r="I97" s="14"/>
       <c r="J97" s="14"/>
       <c r="K97" s="14"/>
       <c r="L97" s="15"/>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" s="13">
         <v>86</v>
       </c>
       <c r="B98" s="14"/>
-      <c r="C98" s="41"/>
-[...1 lines deleted...]
-      <c r="E98" s="43"/>
+      <c r="C98" s="56"/>
+      <c r="D98" s="57"/>
+      <c r="E98" s="58"/>
       <c r="F98" s="14"/>
       <c r="G98" s="14"/>
       <c r="H98" s="14"/>
       <c r="I98" s="14"/>
       <c r="J98" s="14"/>
       <c r="K98" s="14"/>
       <c r="L98" s="15"/>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" s="13">
         <v>87</v>
       </c>
       <c r="B99" s="14"/>
-      <c r="C99" s="41"/>
-[...1 lines deleted...]
-      <c r="E99" s="43"/>
+      <c r="C99" s="56"/>
+      <c r="D99" s="57"/>
+      <c r="E99" s="58"/>
       <c r="F99" s="14"/>
       <c r="G99" s="14"/>
       <c r="H99" s="14"/>
       <c r="I99" s="14"/>
       <c r="J99" s="14"/>
       <c r="K99" s="14"/>
       <c r="L99" s="15"/>
     </row>
     <row r="100" spans="1:12">
       <c r="A100" s="13">
         <v>88</v>
       </c>
       <c r="B100" s="14"/>
-      <c r="C100" s="41"/>
-[...1 lines deleted...]
-      <c r="E100" s="43"/>
+      <c r="C100" s="56"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="58"/>
       <c r="F100" s="14"/>
       <c r="G100" s="14"/>
       <c r="H100" s="14"/>
       <c r="I100" s="14"/>
       <c r="J100" s="14"/>
       <c r="K100" s="14"/>
       <c r="L100" s="15"/>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" s="13">
         <v>89</v>
       </c>
       <c r="B101" s="14"/>
-      <c r="C101" s="41"/>
-[...1 lines deleted...]
-      <c r="E101" s="43"/>
+      <c r="C101" s="56"/>
+      <c r="D101" s="57"/>
+      <c r="E101" s="58"/>
       <c r="F101" s="14"/>
       <c r="G101" s="14"/>
       <c r="H101" s="14"/>
       <c r="I101" s="14"/>
       <c r="J101" s="14"/>
       <c r="K101" s="14"/>
       <c r="L101" s="15"/>
     </row>
     <row r="102" spans="1:12">
       <c r="A102" s="13">
         <v>90</v>
       </c>
       <c r="B102" s="14"/>
-      <c r="C102" s="41"/>
-[...1 lines deleted...]
-      <c r="E102" s="43"/>
+      <c r="C102" s="56"/>
+      <c r="D102" s="57"/>
+      <c r="E102" s="58"/>
       <c r="F102" s="14"/>
       <c r="G102" s="14"/>
       <c r="H102" s="14"/>
       <c r="I102" s="14"/>
       <c r="J102" s="14"/>
       <c r="K102" s="14"/>
       <c r="L102" s="15"/>
     </row>
     <row r="103" spans="1:12">
       <c r="A103" s="13"/>
       <c r="B103" s="14"/>
-      <c r="C103" s="41"/>
-[...1 lines deleted...]
-      <c r="E103" s="43"/>
+      <c r="C103" s="56"/>
+      <c r="D103" s="57"/>
+      <c r="E103" s="58"/>
       <c r="F103" s="14"/>
       <c r="G103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="16"/>
       <c r="I103" s="16"/>
       <c r="J103" s="16"/>
       <c r="K103" s="14"/>
       <c r="L103" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="bujHA1GICmfu+m1vhOmMkd8DudZQWbjL3iPaoxX3lBwlbDIVZR+8opGMEFdt5iJaEBEd7S7sUhIqbmD8xzASRg==" saltValue="+1lVyze27A0Zx02qkHPGKg==" spinCount="100000" sheet="1" insertRows="0" deleteRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="LuS2noYPkEw7UX8+91zneh5XprGju971rXJpoXe80Hzz1Ms8NI4yLQl38+xL6RPZx+90vGstIRsXpnht5gjItQ==" saltValue="+81C1ImTj3fYVsRvaPmdEw==" spinCount="100000" sheet="1" insertRows="0" deleteRows="0"/>
   <protectedRanges>
     <protectedRange sqref="C8:E8" name="Range2"/>
     <protectedRange sqref="C5:F5" name="Range1"/>
   </protectedRanges>
   <mergeCells count="111">
-    <mergeCell ref="G11:G12"/>
-[...61 lines deleted...]
-    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="C7:F7"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="C100:E100"/>
+    <mergeCell ref="C101:E101"/>
+    <mergeCell ref="C102:E102"/>
+    <mergeCell ref="C103:E103"/>
+    <mergeCell ref="C95:E95"/>
+    <mergeCell ref="C96:E96"/>
+    <mergeCell ref="C97:E97"/>
+    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="C99:E99"/>
+    <mergeCell ref="C79:E79"/>
+    <mergeCell ref="C80:E80"/>
+    <mergeCell ref="C81:E81"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C49:E49"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="H1:L1"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="C91:E91"/>
     <mergeCell ref="C92:E92"/>
     <mergeCell ref="C93:E93"/>
     <mergeCell ref="C94:E94"/>
     <mergeCell ref="C82:E82"/>
     <mergeCell ref="C83:E83"/>
     <mergeCell ref="C84:E84"/>
     <mergeCell ref="C85:E85"/>
     <mergeCell ref="C86:E86"/>
     <mergeCell ref="C87:E87"/>
     <mergeCell ref="C88:E88"/>
     <mergeCell ref="C89:E89"/>
     <mergeCell ref="C90:E90"/>
     <mergeCell ref="C73:E73"/>
     <mergeCell ref="C74:E74"/>
     <mergeCell ref="C75:E75"/>
     <mergeCell ref="C76:E76"/>
     <mergeCell ref="C77:E77"/>
     <mergeCell ref="C78:E78"/>
     <mergeCell ref="J8:L8"/>
-    <mergeCell ref="C5:F5"/>
-[...22 lines deleted...]
-    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="C12:E12"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Physical State" error="Must enter the physical state (solid, liquid, gas)." sqref="L103" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>PhyState</formula1>
     </dataValidation>
     <dataValidation type="list" showErrorMessage="1" errorTitle="Must Provide Response" error="Is the container less than 55 gallons?" sqref="K103" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>ContSize</formula1>
     </dataValidation>
     <dataValidation type="list" showErrorMessage="1" errorTitle="Must Provide Response" error="Is the container less than 55 gallons (Yes or No)?" sqref="K13:K102" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Physical State" error="Must enter the physical state (solid, liquid, gas)." sqref="L13:L102" xr:uid="{E9FA58AB-4E92-474A-A6A5-C05B7C816710}">
       <formula1>"Gas, Liquid, Solid"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H4" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="G3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.29791666666666666" right="0.29791666666666666" top="0.25" bottom="0.5" header="0" footer="0.3"/>
   <pageSetup scale="62" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId4"/>